--- v0 (2026-03-21)
+++ v1 (2026-06-27)
@@ -31,141 +31,188 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                   </w:t>
       </w:r>
       <w:r w:rsidRPr="003C49E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P A T V I R T I N T A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2015136E" w14:textId="77777777" w:rsidR="003C49E6" w:rsidRDefault="003C49E6" w:rsidP="00570900">
+    <w:p w14:paraId="2015136E" w14:textId="1EC71F06" w:rsidR="003C49E6" w:rsidRDefault="003C49E6" w:rsidP="00570900">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                                Švenčionių Juliaus Siniaus meno  </w:t>
+        <w:t xml:space="preserve">                                                                                                Švenčionių </w:t>
+      </w:r>
+      <w:r w:rsidR="004E22EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rajono</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meno  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D5DF996" w14:textId="7F9C434B" w:rsidR="003C49E6" w:rsidRDefault="003C49E6" w:rsidP="00570900">
+    <w:p w14:paraId="3D5DF996" w14:textId="6A62CB9C" w:rsidR="003C49E6" w:rsidRDefault="003C49E6" w:rsidP="00570900">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                                Mokyklos direktoriaus </w:t>
+        <w:t xml:space="preserve">                                                                 </w:t>
+      </w:r>
+      <w:r w:rsidR="009030BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               m</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">okyklos direktoriaus </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="763C3A7A" w14:textId="36C620B3" w:rsidR="003C49E6" w:rsidRDefault="003C49E6" w:rsidP="00570900">
+    <w:p w14:paraId="763C3A7A" w14:textId="355978AD" w:rsidR="003C49E6" w:rsidRDefault="003C49E6" w:rsidP="00570900">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                               </w:t>
       </w:r>
-      <w:r w:rsidR="00712C3A">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">                 2025</w:t>
+      <w:r w:rsidR="004E22EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 2026 m. vasario </w:t>
       </w:r>
       <w:r w:rsidR="009A1D13">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> m. sausio 28 </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00D4452E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> d. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2932914C" w14:textId="3BC4A977" w:rsidR="003C49E6" w:rsidRDefault="003C49E6" w:rsidP="00570900">
+    <w:p w14:paraId="2932914C" w14:textId="3A69D44C" w:rsidR="003C49E6" w:rsidRDefault="003C49E6" w:rsidP="00570900">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                </w:t>
       </w:r>
       <w:r w:rsidR="00F61F67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -177,132 +224,140 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sąkymu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nr. V-</w:t>
       </w:r>
       <w:r w:rsidR="009A1D13">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D459E8">
-[...9 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00D4452E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4B331F26" w14:textId="77777777" w:rsidR="00F61F67" w:rsidRPr="003C49E6" w:rsidRDefault="00F61F67" w:rsidP="00570900">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="474B37FC" w14:textId="033ED17F" w:rsidR="00E32EE4" w:rsidRDefault="00F326FF" w:rsidP="00570900">
+    <w:p w14:paraId="474B37FC" w14:textId="313BE4FA" w:rsidR="00E32EE4" w:rsidRDefault="00F326FF" w:rsidP="00570900">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>ŠVENČIONIŲ JULIAUS SINIAUS MENO MOKYKLA</w:t>
+        <w:t xml:space="preserve">ŠVENČIONIŲ </w:t>
+      </w:r>
+      <w:r w:rsidR="004E22EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>RAJONO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MENO MOKYKLA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="582D3D79" w14:textId="1A4EC350" w:rsidR="00F61F67" w:rsidRDefault="000236F3" w:rsidP="005E3D10">
+    <w:p w14:paraId="582D3D79" w14:textId="05E54AD6" w:rsidR="00F61F67" w:rsidRDefault="00712C3A" w:rsidP="005E3D10">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>I</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t>V</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="000236F3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> TARPTAUTINIS </w:t>
       </w:r>
       <w:r w:rsidR="00A910C5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">VIRTUALUS </w:t>
       </w:r>
       <w:r w:rsidR="009E25A8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
@@ -323,51 +378,51 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ĮVAIRAUS ŽANRO </w:t>
       </w:r>
       <w:r w:rsidR="003C49E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>JAUNŲJŲ ATLIKĖJŲ KONKURSO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B079332" w14:textId="3DC5420A" w:rsidR="00092DE6" w:rsidRDefault="000236F3" w:rsidP="00570900">
+    <w:p w14:paraId="7B079332" w14:textId="78AB6372" w:rsidR="00092DE6" w:rsidRDefault="000236F3" w:rsidP="00570900">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>„</w:t>
       </w:r>
       <w:r w:rsidR="00C76DEB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -386,59 +441,59 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D769BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00712C3A">
+      <w:r w:rsidR="004E22EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="00C76DEB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B35E634" w14:textId="6CA6E417" w:rsidR="000236F3" w:rsidRDefault="009E25A8" w:rsidP="00570900">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
@@ -526,91 +581,109 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Šie nuosta</w:t>
       </w:r>
       <w:r w:rsidR="00BB1433" w:rsidRPr="00BB1433">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tai reglamentuoja konkurso tiklą, uždavinius, programos reikalavimus, dalyvio mokestį, konkurso organizavimo, registracijos, vertinimo, apdovanojimo tvarką.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E11F76C" w14:textId="4F7971AD" w:rsidR="00BB1433" w:rsidRDefault="00BB1433" w:rsidP="00570900">
+    <w:p w14:paraId="1E11F76C" w14:textId="37C1694D" w:rsidR="00BB1433" w:rsidRDefault="00BB1433" w:rsidP="00570900">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
-      <w:r w:rsidR="00712C3A">
-[...6 lines deleted...]
-        <w:t>onkurso ,,Žydintys garsai – 2025</w:t>
+      <w:r w:rsidR="004E22EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>onkurso ,,Žydintys garsai – 2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>“ organizatorius – Švenčionių Juliaus Siniaus meno mokykla.</w:t>
+        <w:t xml:space="preserve">“ organizatorius – Švenčionių </w:t>
+      </w:r>
+      <w:r w:rsidR="004E22EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rajono</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meno mokykla.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="333487CE" w14:textId="77777777" w:rsidR="00F61F67" w:rsidRPr="00BB1433" w:rsidRDefault="00F61F67" w:rsidP="00570900">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60D8CC0C" w14:textId="3AAA59FC" w:rsidR="00DA2B73" w:rsidRDefault="00764834" w:rsidP="00570900">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1253,51 +1326,50 @@
         <w:gridCol w:w="1258"/>
         <w:gridCol w:w="1509"/>
       </w:tblGrid>
       <w:tr w:rsidR="00764834" w14:paraId="6676B83E" w14:textId="77777777" w:rsidTr="005E3D10">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2367" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="309D6301" w14:textId="77777777" w:rsidR="00764834" w:rsidRPr="00EF246C" w:rsidRDefault="00764834" w:rsidP="00570900">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="426" w:hanging="426"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">      Sutrumpinimai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20EBDFE7" w14:textId="77777777" w:rsidR="00764834" w:rsidRPr="006F6065" w:rsidRDefault="00764834" w:rsidP="00570900">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="426" w:hanging="426"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -1408,50 +1480,51 @@
       </w:tr>
       <w:tr w:rsidR="00764834" w14:paraId="782BEC97" w14:textId="77777777" w:rsidTr="005E3D10">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2367" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7387134A" w14:textId="77777777" w:rsidR="00764834" w:rsidRPr="005F26E3" w:rsidRDefault="00764834" w:rsidP="00570900">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="426" w:hanging="426"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">A – </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">akordeonas </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1258" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1FFBE5E3" w14:textId="77777777" w:rsidR="00764834" w:rsidRDefault="00764834" w:rsidP="00570900">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="426" w:hanging="426"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
@@ -4793,76 +4866,76 @@
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>VIA 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1D5495F7" w14:textId="77777777" w:rsidR="00764834" w:rsidRPr="00764834" w:rsidRDefault="00764834" w:rsidP="00570900">
       <w:pPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43F12501" w14:textId="46BB54E9" w:rsidR="00DA2B73" w:rsidRPr="00F61F67" w:rsidRDefault="00DA2B73" w:rsidP="00570900">
+    <w:p w14:paraId="43F12501" w14:textId="5AF70FF7" w:rsidR="00DA2B73" w:rsidRPr="00F61F67" w:rsidRDefault="00DA2B73" w:rsidP="00570900">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E32EE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Dalyvio paraiškos pateikimas konkurse – festivalyje yra vertinamas, kaip sutikimas su visomis konkurso sąlygomis (pvz.: vaizdo įrašo, pavardės, programos skelbimas ir pan.).</w:t>
+        <w:t>Dalyvio paraiškos pateikimas konkurse yra vertinamas, kaip sutikimas su visomis konkurso sąlygomis (pvz.: vaizdo įrašo, pavardės, programos skelbimas ir pan.).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43D3E63D" w14:textId="77777777" w:rsidR="00F61F67" w:rsidRPr="00E32EE4" w:rsidRDefault="00F61F67" w:rsidP="00570900">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E22A654" w14:textId="25B4B6FE" w:rsidR="00AC576F" w:rsidRDefault="00BB1433" w:rsidP="00570900">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
@@ -4879,51 +4952,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>KONKURSO PROGRAMA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="785DDC28" w14:textId="77777777" w:rsidR="00F61F67" w:rsidRPr="00BB1433" w:rsidRDefault="00F61F67" w:rsidP="00570900">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A39F911" w14:textId="60F73DD3" w:rsidR="00764834" w:rsidRPr="00764834" w:rsidRDefault="00764834" w:rsidP="00570900">
+    <w:p w14:paraId="0A39F911" w14:textId="3C123DB1" w:rsidR="00764834" w:rsidRPr="00764834" w:rsidRDefault="00764834" w:rsidP="00570900">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E32EE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r>
@@ -4963,58 +5036,58 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>„</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Žydintys</w:t>
       </w:r>
       <w:r w:rsidRPr="00E32EE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> garsai</w:t>
       </w:r>
-      <w:r w:rsidR="00293210">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> 2025</w:t>
+      <w:r w:rsidR="004E22EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00E32EE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">“ </w:t>
       </w:r>
       <w:r w:rsidRPr="00E32EE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>vyks</w:t>
       </w:r>
       <w:r w:rsidRPr="00E32EE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -5142,82 +5215,82 @@
       <w:r w:rsidRPr="00E32EE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Dalyviai kūrin</w:t>
       </w:r>
       <w:r w:rsidR="001B36C1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>į</w:t>
       </w:r>
       <w:r w:rsidRPr="00E32EE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> atlieka mintinai;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="187AB0BF" w14:textId="21D38276" w:rsidR="00DA2B73" w:rsidRPr="00E32EE4" w:rsidRDefault="00DA2B73" w:rsidP="00570900">
+    <w:p w14:paraId="187AB0BF" w14:textId="3C6FDE7A" w:rsidR="00DA2B73" w:rsidRPr="00E32EE4" w:rsidRDefault="00DA2B73" w:rsidP="00570900">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E32EE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vaizdo įrašas turi būti sukurtas ne anksčiau kaip 202</w:t>
       </w:r>
-      <w:r w:rsidR="00293210">
-[...5 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="004E22EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00E32EE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> metais;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A4F3151" w14:textId="66D0BC35" w:rsidR="00DA2B73" w:rsidRPr="00AC576F" w:rsidRDefault="00DA2B73" w:rsidP="00570900">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5555,147 +5628,158 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>virš trijų atlikėjų (vienam) – 5</w:t>
       </w:r>
       <w:r w:rsidR="00D77637">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Eur. </w:t>
       </w:r>
       <w:r w:rsidR="00D77637" w:rsidRPr="00E32EE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25ABE956" w14:textId="77777777" w:rsidR="00A17B1C" w:rsidRDefault="00D77637" w:rsidP="00570900">
+    <w:p w14:paraId="1F1ECF31" w14:textId="18CD9471" w:rsidR="00D77637" w:rsidRPr="004E22EB" w:rsidRDefault="00D77637" w:rsidP="004E22EB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E32EE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Paramos mokestį dalyviai sumoka į Švenčionių Juliaus Siniaus meno mokyklos sąskaitą </w:t>
-[...13 lines deleted...]
-      </w:pPr>
+        <w:t>Paramos mokestį dalyviai sum</w:t>
+      </w:r>
+      <w:r w:rsidR="004E22EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>oka į Švenčionių rajono</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E32EE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> meno mokyklos </w:t>
+      </w:r>
+      <w:r w:rsidR="004E22EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LUMINOR banko </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E32EE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sąskaitą </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E22EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Nr.</w:t>
       </w:r>
-      <w:r w:rsidRPr="009422D0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="004E22EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009030BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>LT154010051006246053</w:t>
+      </w:r>
+      <w:r w:rsidR="009030BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00A17B1C" w:rsidRPr="00A17B1C">
+      <w:r w:rsidR="009030BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A17B1C" w:rsidRPr="00A45D8F">
-[...24 lines deleted...]
-      <w:r w:rsidRPr="00E32EE4">
+      <w:r w:rsidRPr="004E22EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pervedant paramą, prašome nurodyti renginio pavadinimą, dalyvio ar dalyvių pavardes ir mokyklą</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E32EE4">
+      <w:r w:rsidRPr="004E22EB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D2D5C09" w14:textId="77777777" w:rsidR="00D77637" w:rsidRPr="00D77637" w:rsidRDefault="00D77637" w:rsidP="00570900">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23A50B9C" w14:textId="7F890142" w:rsidR="00DA2B73" w:rsidRDefault="00D77637" w:rsidP="00570900">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -5716,94 +5800,94 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>KONKURSO ORGANIZAVIMO TVARKA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="304BB3A7" w14:textId="77777777" w:rsidR="00F61F67" w:rsidRPr="00D77637" w:rsidRDefault="00F61F67" w:rsidP="00570900">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DBB3026" w14:textId="06566256" w:rsidR="00DA2B73" w:rsidRPr="00E32EE4" w:rsidRDefault="00DA2B73" w:rsidP="00570900">
+    <w:p w14:paraId="0DBB3026" w14:textId="1C3428A1" w:rsidR="00DA2B73" w:rsidRPr="00E32EE4" w:rsidRDefault="00DA2B73" w:rsidP="00570900">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E32EE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Konkurso dalyvių pasirodymų peržiūra ir vertinimas vyks </w:t>
       </w:r>
       <w:r w:rsidRPr="00E32EE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00712C3A">
-[...7 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="004E22EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00E32EE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> m. </w:t>
       </w:r>
       <w:r w:rsidR="00913C73">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>gegužės</w:t>
       </w:r>
       <w:r w:rsidR="00A02717" w:rsidRPr="00E32EE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -5820,94 +5904,94 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="004C2C48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> d.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E32EE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6132D86D" w14:textId="69F4AB7F" w:rsidR="00DA2B73" w:rsidRPr="00E32EE4" w:rsidRDefault="00DA2B73" w:rsidP="00570900">
+    <w:p w14:paraId="6132D86D" w14:textId="6496642F" w:rsidR="00DA2B73" w:rsidRPr="00E32EE4" w:rsidRDefault="00DA2B73" w:rsidP="00570900">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E32EE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Konkurso nugalėtojų sąrašas bus skelbiamas </w:t>
       </w:r>
       <w:r w:rsidRPr="00E32EE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00712C3A">
-[...7 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="004E22EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00E32EE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> m. </w:t>
       </w:r>
       <w:r w:rsidR="00445EEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">birželio </w:t>
       </w:r>
       <w:r w:rsidR="004C2C48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -5921,74 +6005,90 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E32EE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>d.</w:t>
       </w:r>
       <w:r w:rsidR="009422D0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Švenčionių Juliaus Siniaus meno mok</w:t>
+        <w:t xml:space="preserve"> Švenčionių </w:t>
+      </w:r>
+      <w:r w:rsidR="00406284">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rajono</w:t>
+      </w:r>
+      <w:r w:rsidR="009422D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meno mok</w:t>
       </w:r>
       <w:r w:rsidR="00A17B1C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">yklos internetiniame tinklapyje </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
         <w:r w:rsidR="00A17B1C" w:rsidRPr="00193593">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>www.meno-mokykla.svencionys.lm.lt</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="39277C00" w14:textId="291D7294" w:rsidR="00144142" w:rsidRPr="00F61F67" w:rsidRDefault="00144142" w:rsidP="00570900">
+    <w:p w14:paraId="39277C00" w14:textId="2993EFB6" w:rsidR="00144142" w:rsidRPr="00F61F67" w:rsidRDefault="00144142" w:rsidP="00570900">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Konkurso diplomai</w:t>
       </w:r>
       <w:r w:rsidR="00570900">
@@ -6007,51 +6107,67 @@
         </w:rPr>
         <w:t xml:space="preserve"> bus įkelti po birželio 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> d. </w:t>
       </w:r>
       <w:r w:rsidR="004C2C48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dviejų savaičių</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> bėgyje Švenčionių Juliaus Siniaus meno mokyklos internetiniame tinklapyje.</w:t>
+        <w:t xml:space="preserve"> bėgyje Švenčionių</w:t>
+      </w:r>
+      <w:r w:rsidR="00406284">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rajono</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meno mokyklos internetiniame tinklapyje.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6337E52F" w14:textId="77777777" w:rsidR="00F61F67" w:rsidRPr="00144142" w:rsidRDefault="00F61F67" w:rsidP="00570900">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="482D64B6" w14:textId="64F99FF0" w:rsidR="007655AE" w:rsidRDefault="00570900" w:rsidP="00570900">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="center"/>
@@ -6076,51 +6192,51 @@
       <w:r w:rsidR="00D77637">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>KONKURSO DALYVIŲ REGISTRACIJOS TVARKA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72601BE8" w14:textId="77777777" w:rsidR="00F61F67" w:rsidRPr="00D77637" w:rsidRDefault="00F61F67" w:rsidP="00570900">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06879E7D" w14:textId="5BF2F540" w:rsidR="007655AE" w:rsidRPr="00F255B2" w:rsidRDefault="007655AE" w:rsidP="009830E6">
+    <w:p w14:paraId="06879E7D" w14:textId="5BF2F540" w:rsidR="007655AE" w:rsidRPr="000052BF" w:rsidRDefault="007655AE" w:rsidP="009830E6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E32EE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Konkurso </w:t>
       </w:r>
       <w:r w:rsidR="000A1E4B">
@@ -6246,96 +6362,108 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">čia: </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1"/>
       <w:r w:rsidR="004C2C48">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009830E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F2666A3" w14:textId="43595E72" w:rsidR="00F255B2" w:rsidRDefault="00D459E8" w:rsidP="00F255B2">
+    <w:p w14:paraId="532C6B05" w14:textId="79971955" w:rsidR="000052BF" w:rsidRDefault="00D4452E" w:rsidP="000052BF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidR="00F255B2" w:rsidRPr="001F668E">
+        <w:r w:rsidR="000052BF" w:rsidRPr="00505C7A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>https://forms.gle/nAcS5LUR4KSW9H3R8</w:t>
+          <w:t>https://forms.gle/7YrfvgVnRoAGH2jq6</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="556EC27C" w14:textId="77777777" w:rsidR="00F255B2" w:rsidRPr="00F255B2" w:rsidRDefault="00F255B2" w:rsidP="00F255B2">
+    <w:p w14:paraId="1A186E6D" w14:textId="77777777" w:rsidR="000052BF" w:rsidRPr="00F255B2" w:rsidRDefault="000052BF" w:rsidP="000052BF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C1B7955" w14:textId="77777777" w:rsidR="00F61F67" w:rsidRPr="00E32EE4" w:rsidRDefault="00F61F67" w:rsidP="00570900">
+    <w:p w14:paraId="7F2666A3" w14:textId="5FCFCD83" w:rsidR="00F255B2" w:rsidRDefault="00D4452E" w:rsidP="00F255B2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:ind w:left="426" w:hanging="426"/>
-        <w:jc w:val="center"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId8" w:history="1"/>
+    </w:p>
+    <w:p w14:paraId="6C1B7955" w14:textId="77777777" w:rsidR="00F61F67" w:rsidRPr="000052BF" w:rsidRDefault="00F61F67" w:rsidP="000052BF">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1CAF63C3" w14:textId="55FF3267" w:rsidR="007655AE" w:rsidRDefault="00D77637" w:rsidP="00570900">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -6690,192 +6818,196 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir koordinatorė</w:t>
       </w:r>
       <w:r w:rsidR="00D77637" w:rsidRPr="008A36CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00D27620" w:rsidRPr="008A36CF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48ABFE90" w14:textId="63159451" w:rsidR="00D27620" w:rsidRPr="00CC1252" w:rsidRDefault="00D27620" w:rsidP="00570900">
+    <w:p w14:paraId="45339DE2" w14:textId="1E8282EE" w:rsidR="00406284" w:rsidRDefault="00D27620" w:rsidP="00406284">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
-        <w:jc w:val="both"/>
-[...3 lines deleted...]
-          <w:bCs/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F61F67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Virginija Beržinskienė</w:t>
       </w:r>
       <w:r w:rsidR="00712C3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F61F67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mokytoja metodininkė,</w:t>
       </w:r>
       <w:r w:rsidR="0032323C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> tel. +370</w:t>
       </w:r>
       <w:r w:rsidRPr="00E32EE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> 601 67552</w:t>
       </w:r>
-      <w:r w:rsidR="00D77637">
-[...22 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="458651BD" w14:textId="518EC11D" w:rsidR="00960711" w:rsidRDefault="00C33541" w:rsidP="004C2C48">
+    <w:p w14:paraId="48ABFE90" w14:textId="153C4BC6" w:rsidR="00D27620" w:rsidRPr="00CC1252" w:rsidRDefault="00F61F67" w:rsidP="00406284">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
-        <w:jc w:val="both"/>
-[...3 lines deleted...]
-          <w:bCs/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">el. paštas </w:t>
+      </w:r>
+      <w:r w:rsidR="00D77637">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>konkursas.garsai@gmail.com</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E6106CF" w14:textId="76BD7B73" w:rsidR="00406284" w:rsidRDefault="00C33541" w:rsidP="00406284">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F61F67">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lilija Girulskienė</w:t>
       </w:r>
-      <w:r w:rsidR="00F61F67">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00E32EE4">
+      <w:r w:rsidR="00406284">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mokytoja metodininkė, </w:t>
+      </w:r>
+      <w:r w:rsidR="0032323C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tel. +370</w:t>
+      </w:r>
+      <w:r w:rsidR="009422D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> 676 23623</w:t>
+      </w:r>
+      <w:r w:rsidR="00406284">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0032323C">
-[...23 lines deleted...]
-      <w:r w:rsidR="00F61F67">
+    </w:p>
+    <w:p w14:paraId="458651BD" w14:textId="76CE9618" w:rsidR="00960711" w:rsidRDefault="00406284" w:rsidP="00406284">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">el. paštas </w:t>
       </w:r>
       <w:r w:rsidR="00D77637">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>konkursas.garsai@gmail.com</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4358A6C3" w14:textId="3B02513F" w:rsidR="00960711" w:rsidRDefault="00960711">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -9167,149 +9299,157 @@
   <w:num w:numId="20">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="1296"/>
   <w:hyphenationZone w:val="396"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000236F3"/>
     <w:rsid w:val="00000823"/>
+    <w:rsid w:val="000052BF"/>
     <w:rsid w:val="000236F3"/>
     <w:rsid w:val="0007396A"/>
     <w:rsid w:val="00074B87"/>
     <w:rsid w:val="0007703A"/>
     <w:rsid w:val="00092DE6"/>
     <w:rsid w:val="000A1E4B"/>
     <w:rsid w:val="000B5BD5"/>
     <w:rsid w:val="0012179B"/>
     <w:rsid w:val="00144142"/>
     <w:rsid w:val="001B36C1"/>
     <w:rsid w:val="001D3930"/>
     <w:rsid w:val="001D4622"/>
     <w:rsid w:val="001D6452"/>
     <w:rsid w:val="002310A2"/>
     <w:rsid w:val="0028123A"/>
     <w:rsid w:val="00293210"/>
     <w:rsid w:val="002B09DA"/>
     <w:rsid w:val="002C18D7"/>
+    <w:rsid w:val="002C55BB"/>
     <w:rsid w:val="002E1FBE"/>
     <w:rsid w:val="002E39D7"/>
     <w:rsid w:val="00311FD1"/>
     <w:rsid w:val="00314267"/>
     <w:rsid w:val="0032323C"/>
     <w:rsid w:val="00343F29"/>
     <w:rsid w:val="00344812"/>
     <w:rsid w:val="003772F9"/>
     <w:rsid w:val="0039548E"/>
     <w:rsid w:val="003C49E6"/>
     <w:rsid w:val="003C79D8"/>
+    <w:rsid w:val="00406284"/>
     <w:rsid w:val="00445EEA"/>
     <w:rsid w:val="00496356"/>
     <w:rsid w:val="004C2C48"/>
+    <w:rsid w:val="004E22EB"/>
     <w:rsid w:val="00524E7C"/>
     <w:rsid w:val="00543814"/>
     <w:rsid w:val="00570900"/>
     <w:rsid w:val="005E3D10"/>
     <w:rsid w:val="005F26E3"/>
     <w:rsid w:val="005F4DFD"/>
     <w:rsid w:val="006407C9"/>
     <w:rsid w:val="006936C6"/>
     <w:rsid w:val="006C5A63"/>
     <w:rsid w:val="006F6065"/>
     <w:rsid w:val="0071231D"/>
     <w:rsid w:val="00712C3A"/>
     <w:rsid w:val="00744055"/>
     <w:rsid w:val="00764834"/>
     <w:rsid w:val="007655AE"/>
     <w:rsid w:val="007728AA"/>
     <w:rsid w:val="00780F66"/>
     <w:rsid w:val="00787383"/>
     <w:rsid w:val="0079077F"/>
     <w:rsid w:val="007A5F16"/>
     <w:rsid w:val="007B6DB0"/>
     <w:rsid w:val="007F0213"/>
     <w:rsid w:val="00835CF5"/>
     <w:rsid w:val="008A36CF"/>
+    <w:rsid w:val="009030BB"/>
     <w:rsid w:val="00913C73"/>
     <w:rsid w:val="0092039D"/>
     <w:rsid w:val="0092125D"/>
     <w:rsid w:val="009422D0"/>
     <w:rsid w:val="0094734F"/>
     <w:rsid w:val="00960711"/>
     <w:rsid w:val="00971A6D"/>
     <w:rsid w:val="00975076"/>
     <w:rsid w:val="00981F56"/>
     <w:rsid w:val="009830E6"/>
     <w:rsid w:val="009A1D13"/>
     <w:rsid w:val="009E25A8"/>
     <w:rsid w:val="009E4E51"/>
     <w:rsid w:val="009F1512"/>
     <w:rsid w:val="00A02717"/>
     <w:rsid w:val="00A17B1C"/>
     <w:rsid w:val="00A910C5"/>
     <w:rsid w:val="00A96A71"/>
     <w:rsid w:val="00AC1BA4"/>
     <w:rsid w:val="00AC576F"/>
     <w:rsid w:val="00B27B0C"/>
     <w:rsid w:val="00B65771"/>
     <w:rsid w:val="00B71C01"/>
     <w:rsid w:val="00BB1433"/>
     <w:rsid w:val="00C22DF6"/>
     <w:rsid w:val="00C23A13"/>
+    <w:rsid w:val="00C32421"/>
     <w:rsid w:val="00C33541"/>
     <w:rsid w:val="00C33CF2"/>
     <w:rsid w:val="00C76DEB"/>
     <w:rsid w:val="00CC1252"/>
     <w:rsid w:val="00CD68A4"/>
     <w:rsid w:val="00CF670E"/>
     <w:rsid w:val="00D27620"/>
+    <w:rsid w:val="00D4452E"/>
     <w:rsid w:val="00D459E8"/>
     <w:rsid w:val="00D769BA"/>
     <w:rsid w:val="00D77637"/>
     <w:rsid w:val="00DA2B73"/>
     <w:rsid w:val="00E024D0"/>
     <w:rsid w:val="00E32EE4"/>
     <w:rsid w:val="00E34832"/>
     <w:rsid w:val="00E6388C"/>
     <w:rsid w:val="00EC5F8F"/>
     <w:rsid w:val="00ED201C"/>
+    <w:rsid w:val="00ED5604"/>
     <w:rsid w:val="00EF246C"/>
     <w:rsid w:val="00F255B2"/>
     <w:rsid w:val="00F326FF"/>
     <w:rsid w:val="00F50ACE"/>
     <w:rsid w:val="00F61F67"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -9906,51 +10046,51 @@
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
     <w:div w:id="664864004">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.gle/nAcS5LUR4KSW9H3R8" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.gle/Wkc1k9NARsP3qgZaA" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.meno-mokykla.svencionys.lm.lt" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.gle/nAcS5LUR4KSW9H3R8" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.gle/7YrfvgVnRoAGH2jq6" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.gle/Wkc1k9NARsP3qgZaA" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.meno-mokykla.svencionys.lm.lt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -10208,78 +10348,78 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>4798</Characters>
+  <Pages>1</Pages>
+  <Words>829</Words>
+  <Characters>4730</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>39</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5628</CharactersWithSpaces>
+  <CharactersWithSpaces>5548</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Virginija</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>