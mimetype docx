--- v0 (2026-03-21)
+++ v1 (2026-06-27)
@@ -1,1244 +1,2864 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00A34462" w:rsidRDefault="00A34462" w:rsidP="00A34462">
-      <w:pPr>
+    <w:p w14:paraId="59DEAB80" w14:textId="552AE55D" w:rsidR="0011688C" w:rsidRPr="00D77C2D" w:rsidRDefault="00AE7C98" w:rsidP="00D77C2D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang w:val="lt-LT"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="lt-LT"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D77C2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="lt-LT"/>
-[...23 lines deleted...]
-        <w:rPr>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="001B5392" w:rsidRPr="00D77C2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="lt-LT"/>
-[...129 lines deleted...]
-        <w:rPr>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="007370EC" w:rsidRPr="00D77C2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="lt-LT"/>
-[...99 lines deleted...]
-        <w:rPr>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>ildant</w:t>
+      </w:r>
+      <w:r w:rsidR="001B5392" w:rsidRPr="00D77C2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:lang w:val="lt-LT"/>
-[...215 lines deleted...]
-        <w:rPr>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="lt-LT"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ranka</w:t>
+      </w:r>
+      <w:r w:rsidR="007370EC" w:rsidRPr="00D77C2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="lt-LT"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>, p</w:t>
+      </w:r>
+      <w:r w:rsidR="0011688C" w:rsidRPr="00D77C2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="lt-LT"/>
-[...130 lines deleted...]
-        <w:rPr>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>ildyti</w:t>
+      </w:r>
+      <w:r w:rsidR="0029776E" w:rsidRPr="00D77C2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="lt-LT"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0011688C" w:rsidRPr="00D77C2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:lang w:val="lt-LT"/>
-[...39 lines deleted...]
-          <w:b/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="lt-LT"/>
-[...14 lines deleted...]
-        <w:rPr>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>didžiosiomis</w:t>
+      </w:r>
+      <w:r w:rsidR="0029776E" w:rsidRPr="00D77C2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="lt-LT"/>
-[...14 lines deleted...]
-        <w:rPr>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0011688C" w:rsidRPr="00D77C2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="lt-LT"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>raidėmis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D77C2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="lt-LT"/>
-[...45 lines deleted...]
-          <w:lang w:val="lt-LT"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="430DE31A" w14:textId="77777777" w:rsidR="0011688C" w:rsidRPr="00993A23" w:rsidRDefault="0011688C" w:rsidP="0011688C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06CE2D72" w14:textId="352D452A" w:rsidR="0011688C" w:rsidRPr="00993A23" w:rsidRDefault="00913758" w:rsidP="00913758">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:lang w:val="lt-LT"/>
-[...140 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidR="0011688C" w:rsidRPr="00993A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B71573">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EB22F74" w14:textId="77777777" w:rsidR="0011688C" w:rsidRPr="009B7F4C" w:rsidRDefault="0011688C" w:rsidP="00823EE1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="lt-LT"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B7F4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="lt-LT"/>
-[...6 lines deleted...]
-      <w:pgSz w:w="11906" w:h="16838"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>tėvų  (globėjų) vardas, pavardė</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04D34219" w14:textId="77777777" w:rsidR="00D65C6D" w:rsidRDefault="00D65C6D" w:rsidP="00D65C6D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="379B5B1A" w14:textId="5E7E6515" w:rsidR="0011688C" w:rsidRPr="00993A23" w:rsidRDefault="00CA3D39" w:rsidP="00D65C6D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidR="00824421">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidR="00B71573">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>_______________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00824421">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+      <w:r w:rsidR="00B71573">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E02B9C1" w14:textId="434F337A" w:rsidR="00E52934" w:rsidRDefault="00542A0C" w:rsidP="00823EE1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA3D39" w:rsidRPr="009B7F4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>dresas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57D2F9A1" w14:textId="77777777" w:rsidR="00C3418B" w:rsidRPr="009B7F4C" w:rsidRDefault="00C3418B" w:rsidP="00823EE1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="299CFBA1" w14:textId="77777777" w:rsidR="00E52934" w:rsidRPr="00993A23" w:rsidRDefault="00E52934" w:rsidP="00823EE1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="369CEE39" w14:textId="3F918E53" w:rsidR="00823EE1" w:rsidRDefault="00823EE1" w:rsidP="0011688C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>Švenčionių r</w:t>
+      </w:r>
+      <w:r w:rsidR="00081871">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ajono </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>meno mokyklos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D6BD30E" w14:textId="709F2C1C" w:rsidR="00823EE1" w:rsidRPr="00993A23" w:rsidRDefault="003942F7" w:rsidP="0011688C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00823EE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>irektor</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA271B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>ei</w:t>
+      </w:r>
+      <w:r w:rsidR="00823EE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00914A58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>Irenai Kerulienei</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C8C8B76" w14:textId="77777777" w:rsidR="0011688C" w:rsidRDefault="0011688C" w:rsidP="0011688C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66CF23BA" w14:textId="77777777" w:rsidR="00913758" w:rsidRPr="00993A23" w:rsidRDefault="00913758" w:rsidP="0011688C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="339A8C22" w14:textId="01282589" w:rsidR="0011688C" w:rsidRDefault="0011688C" w:rsidP="0011688C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00993A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>PRAŠYMAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72A1BAA6" w14:textId="0F8E7F39" w:rsidR="00641BDE" w:rsidRDefault="003E7A38" w:rsidP="007954D1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>DĖL PRIĖMIMO Į MENO MOKYKLĄ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4689E3E4" w14:textId="77777777" w:rsidR="007954D1" w:rsidRPr="007954D1" w:rsidRDefault="007954D1" w:rsidP="007954D1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AFECDF7" w14:textId="63EB80C7" w:rsidR="005A660A" w:rsidRPr="007954D1" w:rsidRDefault="007954D1" w:rsidP="0011688C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007954D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>_________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C305FDD" w14:textId="68A4A658" w:rsidR="0011688C" w:rsidRPr="007954D1" w:rsidRDefault="007954D1" w:rsidP="0011688C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007954D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00907EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>data</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007954D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56DA60AC" w14:textId="77777777" w:rsidR="0011688C" w:rsidRPr="00993A23" w:rsidRDefault="0011688C" w:rsidP="0011688C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12BB99F4" w14:textId="2AF2C474" w:rsidR="0011688C" w:rsidRPr="00993A23" w:rsidRDefault="0011688C" w:rsidP="00907EE7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00993A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>Prašau</w:t>
+      </w:r>
+      <w:r w:rsidR="0029776E" w:rsidRPr="00993A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00993A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>priimti</w:t>
+      </w:r>
+      <w:r w:rsidR="0029776E" w:rsidRPr="00993A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00993A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>mano</w:t>
+      </w:r>
+      <w:r w:rsidR="0029776E" w:rsidRPr="00993A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005A660A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>sūnų, dukrą</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00993A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B71573">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>_____________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="007565F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00907EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>__________</w:t>
+      </w:r>
+      <w:r w:rsidR="007565F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="420DD598" w14:textId="002637CE" w:rsidR="0011688C" w:rsidRDefault="00B71573" w:rsidP="00913758">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           </w:t>
+      </w:r>
+      <w:r w:rsidR="007565F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00907EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                      </w:t>
+      </w:r>
+      <w:r w:rsidR="00823EE1" w:rsidRPr="00810084">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="0011688C" w:rsidRPr="00810084">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>vardas, pavardė</w:t>
+      </w:r>
+      <w:r w:rsidR="00823EE1" w:rsidRPr="00810084">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27C80BA7" w14:textId="77777777" w:rsidR="00913758" w:rsidRPr="00913758" w:rsidRDefault="00913758" w:rsidP="00913758">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F6E5856" w14:textId="5760B13F" w:rsidR="00275DFF" w:rsidRDefault="00EA4ED2" w:rsidP="00275DFF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF33DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nuo   </w:t>
+      </w:r>
+      <w:r w:rsidR="00A31400">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>_________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00885606">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF33DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00913758">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">į </w:t>
+      </w:r>
+      <w:r w:rsidR="007D07D9" w:rsidRPr="007D07D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>_______________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00330310" w:rsidRPr="007D07D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF33DC" w:rsidRPr="007D07D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007D07D9" w:rsidRPr="007D07D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ______</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF33DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00330310">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> klasę</w:t>
+      </w:r>
+      <w:r w:rsidR="000C59BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="153DB52E" w14:textId="1FAF665E" w:rsidR="0011688C" w:rsidRPr="00C3418B" w:rsidRDefault="00E64624" w:rsidP="00275DFF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00242F6B" w:rsidRPr="00242F6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>(data)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           </w:t>
+      </w:r>
+      <w:r w:rsidR="00242F6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00810084">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>(nurodyti pagrindinį dalyką )</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="437DD00E" w14:textId="77777777" w:rsidR="003A7FB4" w:rsidRDefault="003A7FB4" w:rsidP="003A7FB4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3137F8F1" w14:textId="5B4E7717" w:rsidR="00641BDE" w:rsidRPr="003A7FB4" w:rsidRDefault="003A7FB4" w:rsidP="003A7FB4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A7FB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>Ar reikalingas pasirinktas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> muzikos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A7FB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> instrumentas nuomai</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>?  ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5569113E" w14:textId="77777777" w:rsidR="003A7FB4" w:rsidRDefault="003A7FB4" w:rsidP="0011688C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B5C54FD" w14:textId="572A67DD" w:rsidR="0011688C" w:rsidRPr="00993A23" w:rsidRDefault="003A7FB4" w:rsidP="0011688C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00641BDE" w:rsidRPr="00641BDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Vaiko </w:t>
+      </w:r>
+      <w:r w:rsidR="00914A58">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">asmens kodas </w:t>
+      </w:r>
+      <w:r w:rsidR="007954D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00641BDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C6605DC" w14:textId="77777777" w:rsidR="00641BDE" w:rsidRDefault="00641BDE" w:rsidP="00E06AA9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25F92601" w14:textId="49999269" w:rsidR="005A660A" w:rsidRDefault="003A7FB4" w:rsidP="0011688C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="007954D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="007954D1" w:rsidRPr="007954D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kurią </w:t>
+      </w:r>
+      <w:r w:rsidR="00907EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>gimnaziją</w:t>
+      </w:r>
+      <w:r w:rsidR="007954D1" w:rsidRPr="007954D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ir klasę </w:t>
+      </w:r>
+      <w:r w:rsidR="007954D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vaikas </w:t>
+      </w:r>
+      <w:r w:rsidR="007954D1" w:rsidRPr="007954D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>lank</w:t>
+      </w:r>
+      <w:r w:rsidR="007D1FBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>o?  __________________</w:t>
+      </w:r>
+      <w:r w:rsidR="007954D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>____________</w:t>
+      </w:r>
+      <w:r w:rsidR="00907EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>_____________</w:t>
+      </w:r>
+      <w:r w:rsidR="007954D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51F5EFE5" w14:textId="77777777" w:rsidR="007954D1" w:rsidRDefault="007954D1" w:rsidP="0011688C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="698BD025" w14:textId="40915BFA" w:rsidR="007954D1" w:rsidRDefault="007954D1" w:rsidP="0011688C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00907EE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="525C148D" w14:textId="141709BB" w:rsidR="007C4B61" w:rsidRDefault="007C4B61" w:rsidP="0011688C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BB4FE21" w14:textId="77777777" w:rsidR="00A920D1" w:rsidRDefault="007C4B61" w:rsidP="00A920D1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C4B61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>Nurodykite, kas dar iš Jūsų šeimos vaikų mokosi meno mokykloje (vardas, pavardė, klasė,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A920D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17FC3CF7" w14:textId="77777777" w:rsidR="00A920D1" w:rsidRDefault="00A920D1" w:rsidP="00A920D1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0318D3D2" w14:textId="298615BA" w:rsidR="007C4B61" w:rsidRDefault="007C4B61" w:rsidP="00A920D1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C4B61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>specialybė)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DC520CC" w14:textId="77777777" w:rsidR="007954D1" w:rsidRDefault="007954D1" w:rsidP="007954D1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6233C429" w14:textId="30F57F49" w:rsidR="005A660A" w:rsidRDefault="00A920D1" w:rsidP="00913758">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00C3418B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="005A660A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D9756D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>Motinos</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA3D39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005A660A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>tel.</w:t>
+      </w:r>
+      <w:r w:rsidR="008A3773">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA4ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="005A660A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>r.</w:t>
+      </w:r>
+      <w:r w:rsidR="00185094">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="005A660A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el. paštas</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA3D39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ____________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="007565F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidR="00855E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53AE6A5A" w14:textId="160E545D" w:rsidR="00913758" w:rsidRDefault="00A920D1" w:rsidP="00913758">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="005A660A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D9756D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>Tėvo</w:t>
+      </w:r>
+      <w:r w:rsidR="007565F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA4ED2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>tel. N</w:t>
+      </w:r>
+      <w:r w:rsidR="008A3773">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>r.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE1743">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, el. paštas </w:t>
+      </w:r>
+      <w:r w:rsidR="007565F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>_________</w:t>
+      </w:r>
+      <w:r w:rsidR="00D9756D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidR="007565F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>_____________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE1743">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>__________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C52245C" w14:textId="77777777" w:rsidR="007565F2" w:rsidRPr="00993A23" w:rsidRDefault="007565F2" w:rsidP="0011688C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="346903B9" w14:textId="78CD10C4" w:rsidR="0011688C" w:rsidRPr="00993A23" w:rsidRDefault="008A3773" w:rsidP="0011688C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                             </w:t>
+      </w:r>
+      <w:r w:rsidR="0011688C" w:rsidRPr="00993A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tėvų (globėjų) parašas </w:t>
+      </w:r>
+      <w:r w:rsidR="000C59BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>_____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BC09FEE" w14:textId="77777777" w:rsidR="0011688C" w:rsidRPr="00993A23" w:rsidRDefault="0011688C" w:rsidP="0011688C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71E53518" w14:textId="63251C2D" w:rsidR="000C59BE" w:rsidRDefault="000C59BE" w:rsidP="00B918D9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56CCD622" w14:textId="56402A5A" w:rsidR="00C3418B" w:rsidRPr="00993A23" w:rsidRDefault="00C3418B" w:rsidP="00C3418B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00993A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>PRIDEDAMA. Vaiko gimimo liudijimo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kopija,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00993A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 lapas</w:t>
+      </w:r>
+      <w:r w:rsidR="007C4B61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B3FBBCF" w14:textId="716E9372" w:rsidR="00C3418B" w:rsidRPr="00993A23" w:rsidRDefault="00C3418B" w:rsidP="00C3418B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           Meninių gebėjimų patikrinimo (stojamasis) vienkartinis mokestis – </w:t>
+      </w:r>
+      <w:r w:rsidR="00081871">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>5,00</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Eur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63FD05B3" w14:textId="77777777" w:rsidR="007C4B61" w:rsidRDefault="007C4B61" w:rsidP="00B918D9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67484A7F" w14:textId="77777777" w:rsidR="007C4B61" w:rsidRDefault="007C4B61" w:rsidP="00B918D9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C2C80BF" w14:textId="77777777" w:rsidR="007C4B61" w:rsidRDefault="007C4B61" w:rsidP="00B918D9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A87D75B" w14:textId="77777777" w:rsidR="00B46B2D" w:rsidRDefault="00B46B2D" w:rsidP="00B918D9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32264AF0" w14:textId="7CB753EE" w:rsidR="008400D2" w:rsidRPr="00641BDE" w:rsidRDefault="006F117F" w:rsidP="007C4B61">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="003A3FB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004076AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">žtikriname, kad jūsų pateikiami asmens duomenys bus tvarkomi </w:t>
+      </w:r>
+      <w:r w:rsidR="009F541E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mokyklos viduje</w:t>
+      </w:r>
+      <w:r w:rsidR="007C4B61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004076AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vadovaujantis </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bendrojo duomenų ap</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004076AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">saugos </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reglamento </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004076AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nustatyta tvarka</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="008400D2" w:rsidRPr="00641BDE" w:rsidSect="00B46B2D">
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="1296"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-[...1 lines deleted...]
-    <w:nsid w:val="05EA1380"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0C1238DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E66A144E"/>
-    <w:lvl w:ilvl="0" w:tplc="C226E266">
+    <w:tmpl w:val="C9CACE18"/>
+    <w:lvl w:ilvl="0" w:tplc="0427000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="540" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0427001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0427000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0427001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0427000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6300" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19E80C27"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="852E9574"/>
+    <w:lvl w:ilvl="0" w:tplc="0427000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0427000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0427000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4EB70F96"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7562CB70"/>
+    <w:lvl w:ilvl="0" w:tplc="0427000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0427000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0427000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57A06745"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="898C4A0E"/>
+    <w:lvl w:ilvl="0" w:tplc="85DA9972">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0427000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0427000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67F45B29"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="09B846A0"/>
+    <w:lvl w:ilvl="0" w:tplc="0427000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0427000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0427000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="749C4EA8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2F424DBE"/>
+    <w:lvl w:ilvl="0" w:tplc="0427000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0427000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0427000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77BD6109"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="56685B42"/>
+    <w:lvl w:ilvl="0" w:tplc="0427000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0427000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0427000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04270019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0427001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1166627252">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1760324141">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="935863213">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1767576855">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="530802964">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="694118053">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1217548132">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="1296"/>
   <w:hyphenationZone w:val="396"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-[...1 lines deleted...]
-  <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A34462"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00FF2936"/>
+    <w:rsidRoot w:val="0011688C"/>
+    <w:rsid w:val="00007C12"/>
+    <w:rsid w:val="00021DCD"/>
+    <w:rsid w:val="0007396D"/>
+    <w:rsid w:val="00081871"/>
+    <w:rsid w:val="000C59BE"/>
+    <w:rsid w:val="0011688C"/>
+    <w:rsid w:val="00185094"/>
+    <w:rsid w:val="001B5392"/>
+    <w:rsid w:val="00242F6B"/>
+    <w:rsid w:val="002451CB"/>
+    <w:rsid w:val="0025501A"/>
+    <w:rsid w:val="00275DFF"/>
+    <w:rsid w:val="002816DE"/>
+    <w:rsid w:val="0029776E"/>
+    <w:rsid w:val="00330310"/>
+    <w:rsid w:val="003444F6"/>
+    <w:rsid w:val="00371E54"/>
+    <w:rsid w:val="003942F7"/>
+    <w:rsid w:val="003A3FB4"/>
+    <w:rsid w:val="003A7FB4"/>
+    <w:rsid w:val="003E7A38"/>
+    <w:rsid w:val="004142AC"/>
+    <w:rsid w:val="00421202"/>
+    <w:rsid w:val="00426D66"/>
+    <w:rsid w:val="00435B87"/>
+    <w:rsid w:val="00451D34"/>
+    <w:rsid w:val="00480338"/>
+    <w:rsid w:val="004D497D"/>
+    <w:rsid w:val="00511898"/>
+    <w:rsid w:val="00542A0C"/>
+    <w:rsid w:val="005A660A"/>
+    <w:rsid w:val="005F7FD4"/>
+    <w:rsid w:val="0062710F"/>
+    <w:rsid w:val="00641BDE"/>
+    <w:rsid w:val="00650E93"/>
+    <w:rsid w:val="006E28FE"/>
+    <w:rsid w:val="006F117F"/>
+    <w:rsid w:val="00704024"/>
+    <w:rsid w:val="007370EC"/>
+    <w:rsid w:val="007565F2"/>
+    <w:rsid w:val="007954D1"/>
+    <w:rsid w:val="007C4B61"/>
+    <w:rsid w:val="007D07D9"/>
+    <w:rsid w:val="007D1FBE"/>
+    <w:rsid w:val="007E35B9"/>
+    <w:rsid w:val="00810084"/>
+    <w:rsid w:val="00823AFB"/>
+    <w:rsid w:val="00823EE1"/>
+    <w:rsid w:val="00824421"/>
+    <w:rsid w:val="008400D2"/>
+    <w:rsid w:val="008448EC"/>
+    <w:rsid w:val="00855E52"/>
+    <w:rsid w:val="00873A18"/>
+    <w:rsid w:val="00885606"/>
+    <w:rsid w:val="008A3773"/>
+    <w:rsid w:val="00907EE7"/>
+    <w:rsid w:val="00913758"/>
+    <w:rsid w:val="00914A58"/>
+    <w:rsid w:val="00936EAE"/>
+    <w:rsid w:val="009737BE"/>
+    <w:rsid w:val="00993A23"/>
+    <w:rsid w:val="009B4AD7"/>
+    <w:rsid w:val="009B7F4C"/>
+    <w:rsid w:val="009F541E"/>
+    <w:rsid w:val="00A31400"/>
+    <w:rsid w:val="00A920D1"/>
+    <w:rsid w:val="00AC09A0"/>
+    <w:rsid w:val="00AE1743"/>
+    <w:rsid w:val="00AE7C98"/>
+    <w:rsid w:val="00B46B2D"/>
+    <w:rsid w:val="00B61F37"/>
+    <w:rsid w:val="00B71573"/>
+    <w:rsid w:val="00B838B4"/>
+    <w:rsid w:val="00B918D9"/>
+    <w:rsid w:val="00C3418B"/>
+    <w:rsid w:val="00C44303"/>
+    <w:rsid w:val="00C64154"/>
+    <w:rsid w:val="00C66660"/>
+    <w:rsid w:val="00CA271B"/>
+    <w:rsid w:val="00CA3D39"/>
+    <w:rsid w:val="00CF33DC"/>
+    <w:rsid w:val="00D21755"/>
+    <w:rsid w:val="00D23964"/>
+    <w:rsid w:val="00D26615"/>
+    <w:rsid w:val="00D53750"/>
+    <w:rsid w:val="00D61673"/>
+    <w:rsid w:val="00D65C6D"/>
+    <w:rsid w:val="00D66078"/>
+    <w:rsid w:val="00D77C2D"/>
+    <w:rsid w:val="00D87C6F"/>
+    <w:rsid w:val="00D9756D"/>
+    <w:rsid w:val="00E06AA9"/>
+    <w:rsid w:val="00E51483"/>
+    <w:rsid w:val="00E52934"/>
+    <w:rsid w:val="00E64624"/>
+    <w:rsid w:val="00E84D72"/>
+    <w:rsid w:val="00EA4ED2"/>
+    <w:rsid w:val="00F11877"/>
+    <w:rsid w:val="00FB675C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="0"/>
+    <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="lt-LT"/>
+  <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{CD09EDFD-FF25-47D8-8978-4C8665710021}"/>
+  <w14:docId w14:val="3994C7FB"/>
+  <w15:docId w15:val="{AD7F94AC-5591-4C83-8093-C2001DDE4050}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1566,191 +3186,198 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="prastasis">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00A34462"/>
-[...8 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00FB675C"/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Numatytasispastraiposriftas">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="prastojilentel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Sraonra">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Sraopastraipa">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="003A3FB4"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
@@ -1884,75 +3511,87 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CCDF1F4C-2961-4A63-8699-C2605E8D950A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>341</Words>
-  <Characters>1945</Characters>
+  <Words>1178</Words>
+  <Characters>673</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>5</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>TOSHIBA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2282</CharactersWithSpaces>
+  <CharactersWithSpaces>1848</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>